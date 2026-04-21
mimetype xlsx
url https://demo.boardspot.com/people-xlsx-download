--- v4 (2026-03-29)
+++ v5 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Prefix</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Middle Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Suffix</t>
   </si>
   <si>
     <t>Nickname</t>
   </si>
   <si>
     <t>Pronouns</t>
   </si>
   <si>
@@ -110,97 +110,106 @@
   <si>
     <t>Atkins@yahoo.com</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Committee Member</t>
   </si>
   <si>
     <t>carol.clark@boardspot.com</t>
   </si>
   <si>
     <t>Dr. Carol</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
-    <t>ATTORNEY AT LAW</t>
+    <t>BOARD CHAIR</t>
   </si>
   <si>
     <t>Board Member</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>31/03/2027</t>
   </si>
   <si>
+    <t>BOD 2/13</t>
+  </si>
+  <si>
     <t>(888) 808-1257</t>
   </si>
   <si>
     <t>11 S 25th Street</t>
   </si>
   <si>
     <t>Colorado Springs</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Possit modo quidem admirationis eo arcesilas erit memini admirationis ei ipsum tanto. Dicis nostra ipse ratio si inflammat duo quid avia non illis nulla tenueris. Quae enim quae contra ciceronem doloris fuit esse noster ciceronem iste quod quid dicimus disserendo adipiscing igitur tuus eius comparandis in tum locus. Potuit fuit persarum enim cum quis effectrix est si doloris cum.
+Quis nata adiit et parte in locus lorem si virtutes eo non atqui erit dedocendi. Tanto iam optimis igitur modo dissensio aliud nostros ipsum dedocendi iam proditorem. Est si opus publicae redargueret sit dolor videantur reges infamia maximas quis expetendum redargueret flagitiosum profuit. Lustravit etiam etiam si isto atqui inquam tibi et inquit sit elit esse non fregellanum si isto philodemum voluptatum.
+LinkedIn
+Home State- Virginia </t>
+  </si>
+  <si>
+    <t>donna.davies@boardspot.com</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>she/her</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
   </si>
   <si>
     <t>Possit modo quidem admirationis eo arcesilas erit memini admirationis ei ipsum tanto. Dicis nostra ipse ratio si inflammat duo quid avia non illis nulla tenueris. Quae enim quae contra ciceronem doloris fuit esse noster ciceronem iste quod quid dicimus disserendo adipiscing igitur tuus eius comparandis in tum locus. Potuit fuit persarum enim cum quis effectrix est si doloris cum.
 Quis nata adiit et parte in locus lorem si virtutes eo non atqui erit dedocendi. Tanto iam optimis igitur modo dissensio aliud nostros ipsum dedocendi iam proditorem. Est si opus publicae redargueret sit dolor videantur reges infamia maximas quis expetendum redargueret flagitiosum profuit. Lustravit etiam etiam si isto atqui inquam tibi et inquit sit elit esse non fregellanum si isto philodemum voluptatum.</t>
-  </si>
-[...16 lines deleted...]
-    <t>31/12/2026</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>heather.demo@boardspot.com</t>
   </si>
   <si>
     <t>Heather</t>
   </si>
   <si>
     <t>Demo</t>
   </si>
   <si>
     <t>Staff</t>
   </si>
   <si>
     <t>Executive Director</t>
   </si>
   <si>
     <t>mickey.demo@boardspot.com</t>
   </si>
   <si>
     <t>Mickey</t>
   </si>
@@ -960,1170 +969,1172 @@
       <c r="B3"/>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3"/>
       <c r="Q3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R3"/>
       <c r="S3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U3">
         <v>80904</v>
       </c>
       <c r="V3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="X3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4"/>
       <c r="Q4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R4"/>
       <c r="S4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U4">
         <v>80904</v>
       </c>
       <c r="V4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="R7"/>
       <c r="S7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="T7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U7">
         <v>80904</v>
       </c>
       <c r="V7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W7" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P8"/>
       <c r="Q8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R8"/>
       <c r="S8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U8">
         <v>80904</v>
       </c>
       <c r="V8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W8" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P9"/>
       <c r="Q9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R9"/>
       <c r="S9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U9">
         <v>80904</v>
       </c>
       <c r="V9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W9" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P10"/>
       <c r="Q10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R10"/>
       <c r="S10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U10">
         <v>80904</v>
       </c>
       <c r="V10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W10" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P11"/>
       <c r="Q11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R11"/>
       <c r="S11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U11">
         <v>80904</v>
       </c>
       <c r="V11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W11" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P13"/>
       <c r="Q13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R13"/>
       <c r="S13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U13">
         <v>80904</v>
       </c>
       <c r="V13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>33</v>
       </c>
       <c r="K14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P14"/>
       <c r="Q14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R14"/>
       <c r="S14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U14">
         <v>80904</v>
       </c>
       <c r="V14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>33</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P15"/>
       <c r="Q15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R15"/>
       <c r="S15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U15">
         <v>80904</v>
       </c>
       <c r="V15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>33</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>33</v>
       </c>
       <c r="K17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>33</v>
       </c>
       <c r="K18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P18"/>
       <c r="Q18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R18"/>
       <c r="S18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U18">
         <v>80904</v>
       </c>
       <c r="V18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>33</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P19"/>
       <c r="Q19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R19"/>
       <c r="S19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U19">
         <v>80904</v>
       </c>
       <c r="V19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P20"/>
       <c r="Q20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R20"/>
       <c r="S20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U20">
         <v>80904</v>
       </c>
       <c r="V20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W20" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X20" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>33</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P21"/>
       <c r="Q21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R21"/>
       <c r="S21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U21">
         <v>80904</v>
       </c>
       <c r="V21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="X21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>28</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P22"/>
       <c r="Q22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U22">
         <v>80904</v>
       </c>
       <c r="V22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P24"/>
       <c r="Q24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R24"/>
       <c r="S24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U24">
         <v>80904</v>
       </c>
       <c r="V24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="X24"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>