--- v5 (2026-04-21)
+++ v6 (2026-06-27)
@@ -98,66 +98,66 @@
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Bio</t>
   </si>
   <si>
     <t>Allow other members to see my email address</t>
   </si>
   <si>
     <t>Atkins@yahoo.com</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>Atkins</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Committee Member</t>
+    <t>Committee Members</t>
   </si>
   <si>
     <t>carol.clark@boardspot.com</t>
   </si>
   <si>
     <t>Dr. Carol</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>BOARD CHAIR</t>
   </si>
   <si>
-    <t>Board Member</t>
+    <t>Board Members</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>31/03/2027</t>
   </si>
   <si>
     <t>BOD 2/13</t>
   </si>
   <si>
     <t>(888) 808-1257</t>
   </si>
   <si>
     <t>11 S 25th Street</t>
   </si>
   <si>
     <t>Colorado Springs</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>United States</t>
   </si>
@@ -180,51 +180,51 @@
     <t>she/her</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>Possit modo quidem admirationis eo arcesilas erit memini admirationis ei ipsum tanto. Dicis nostra ipse ratio si inflammat duo quid avia non illis nulla tenueris. Quae enim quae contra ciceronem doloris fuit esse noster ciceronem iste quod quid dicimus disserendo adipiscing igitur tuus eius comparandis in tum locus. Potuit fuit persarum enim cum quis effectrix est si doloris cum.
 Quis nata adiit et parte in locus lorem si virtutes eo non atqui erit dedocendi. Tanto iam optimis igitur modo dissensio aliud nostros ipsum dedocendi iam proditorem. Est si opus publicae redargueret sit dolor videantur reges infamia maximas quis expetendum redargueret flagitiosum profuit. Lustravit etiam etiam si isto atqui inquam tibi et inquit sit elit esse non fregellanum si isto philodemum voluptatum.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>heather.demo@boardspot.com</t>
   </si>
   <si>
     <t>Heather</t>
   </si>
   <si>
     <t>Demo</t>
   </si>
   <si>
-    <t>Staff</t>
+    <t>Staff Members</t>
   </si>
   <si>
     <t>Executive Director</t>
   </si>
   <si>
     <t>mickey.demo@boardspot.com</t>
   </si>
   <si>
     <t>Mickey</t>
   </si>
   <si>
     <t>Head of Staff</t>
   </si>
   <si>
     <t>mickey.boardspot@gmail.com</t>
   </si>
   <si>
     <t>Demo II</t>
   </si>
   <si>
     <t>She/Her</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
@@ -303,51 +303,51 @@
   <si>
     <t>31/12/2027</t>
   </si>
   <si>
     <t>winn.demo@boardspot.com</t>
   </si>
   <si>
     <t>Winn</t>
   </si>
   <si>
     <t>Jewett</t>
   </si>
   <si>
     <t>CEO</t>
   </si>
   <si>
     <t>keith.kelly@boardspot.com</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
-    <t>Guest</t>
+    <t>Guests</t>
   </si>
   <si>
     <t>lisa.lee@boardspot.com</t>
   </si>
   <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>11/06/2028</t>
   </si>
   <si>
     <t>Spouse: Ronald Reid
 Possit modo quidem admirationis eo arcesilas erit memini admirationis ei ipsum tanto. Dicis nostra ipse ratio si inflammat duo quid avia non illis nulla tenueris. Quae enim quae contra ciceronem doloris fuit esse noster ciceronem iste quod quid dicimus disserendo adipiscing igitur tuus eius comparandis in tum locus. Potuit fuit persarum enim cum quis effectrix est si doloris cum.
 Quis nata adiit et parte in locus lorem si virtutes eo non atqui erit dedocendi. Tanto iam optimis igitur modo dissensio aliud nostros ipsum dedocendi iam proditorem. Est si opus publicae redargueret sit dolor videantur reges infamia maximas quis expetendum redargueret flagitiosum profuit. Lustravit etiam etiam si isto atqui inquam tibi et inquit sit elit esse non fregellanum si isto philodemum voluptatum.</t>
   </si>
   <si>
     <t>lewis.lucas@boardspot.com</t>
   </si>
   <si>
@@ -811,51 +811,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="483.596" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>