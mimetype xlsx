--- v6 (2026-06-27)
+++ v7 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Prefix</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Middle Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Suffix</t>
   </si>
   <si>
     <t>Nickname</t>
   </si>
   <si>
     <t>Pronouns</t>
   </si>
   <si>
@@ -447,50 +447,53 @@
     <t>Rachel</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>staff-admin@boardspot.com</t>
   </si>
   <si>
     <t>Susan</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>Exec Assistant to Head of Staff</t>
   </si>
   <si>
     <t>yvonne.young@boardspot.com</t>
   </si>
   <si>
     <t>Yvonne</t>
   </si>
   <si>
     <t>Young</t>
+  </si>
+  <si>
+    <t>Trustee Emeritus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2061,82 +2064,84 @@
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
         <v>140</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>141</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>37</v>
       </c>
       <c r="O24" t="s">
         <v>37</v>
       </c>
       <c r="P24"/>
       <c r="Q24" t="s">
         <v>38</v>
       </c>
       <c r="R24"/>
       <c r="S24" t="s">
         <v>39</v>
       </c>
       <c r="T24" t="s">
         <v>40</v>
       </c>
       <c r="U24">
         <v>80904</v>
       </c>
       <c r="V24" t="s">
         <v>41</v>
       </c>
       <c r="W24" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="X24"/>
+        <v>49</v>
+      </c>
+      <c r="X24" t="s">
+        <v>50</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>